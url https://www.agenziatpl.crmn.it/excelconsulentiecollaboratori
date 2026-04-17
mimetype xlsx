--- v0 (2026-02-28)
+++ v1 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3a70a517824bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68985501b6cc497399dc31bbc66b7845.psmdcp" Id="R6bd890e44e654836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8e8002d78414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d376e7ed1640859f778856ba9157c5.psmdcp" Id="R7af4b2d665814139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nr.</x:t>
   </x:si>
   <x:si>
     <x:t>RIF. Cap. bilancio</x:t>
   </x:si>
   <x:si>
@@ -70,50 +70,73 @@
     <x:t xml:space="preserve">Incarico di Presidente dellOrgano di Revisione
 </x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. GIORGIO GHIDETTI</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2015</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2016</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5.166,67 (*)
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delibera Assemblea 2/2015 Det.Dir. 29/2016 del 30/12/2016
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3.500,00
 </x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Componente dellOrgano di Revisione dellAgenzia
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOTT. CATTAFESTA ALESSIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Delibera Assemblea 2026/03
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOTT. MASSIMO MORO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOTT. MARCO VOCERI</x:t>
+  </x:si>
+  <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incarico di componente dellOrgano di Revisione
 </x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. STEFANO RUBERTI</x:t>
   </x:si>
   <x:si>
     <x:t>22/05/2019</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">20.000,00 (7.000/anno dal 1/4/2016)
 1.750,00  1.750,00  997,26.
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delibera Assemblea 2/2015 Det.Dir. 29/2016 del 30/12/2016
 Det.dir. 2018/41 2019/12 2019/15
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4.250,00
 3.499,99
@@ -406,53 +429,50 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2.400,00
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Det. Dir. 2021/23 del 11/10/2021
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.200,00 (2021)
 1.200,00 (2022)
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1010303/2
 1010303/3
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incarico organo monocratico Nucleo di valutazione
 </x:t>
   </x:si>
   <x:si>
     <x:t>Rag. Tiziano Grandelli</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">107,19
 2.290,21
 2.440,00
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">nota Prot. Ag. 1405 del 31/12/2021
 Det. Dir. 2021/30 del 31/12/2021
 Det. Dir. 33/2022 del 27/12/2022
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2.397,40 (15/06/2022)
 2.440,00 (09/12/2024)
 </x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2022</x:t>
   </x:si>
   <x:si>
@@ -948,51 +968,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I27"/>
+  <x:dimension ref="A1:I30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -1013,748 +1033,826 @@
         <x:v>10</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
-      <x:c r="A3" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
-      <x:c r="A4" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="B5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="G4" s="0" t="s">
-[...24 lines deleted...]
-      </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="E13" s="0" t="s">
+      <x:c r="I13" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
+      <x:c r="F19" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9">
+      <x:c r="A20" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F19" s="0" t="s">
+      <x:c r="D21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="G19" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="H19" s="0" t="s">
+      <x:c r="H21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="I19" s="0" t="s">
+      <x:c r="I21" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:9">
-      <x:c r="B20" s="0" t="s">
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
+      <x:c r="B22" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="F22" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
+      <x:c r="G22" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F20" s="0" t="s">
+      <x:c r="H22" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="G20" s="0" t="s">
+      <x:c r="I22" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...56 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="B23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="B24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="B25" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="B26" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="B27" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="B28" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="B29" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="E27" s="0" t="s">
+      <x:c r="D29" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G27" s="0" t="s">
+      <x:c r="F29" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H27" s="0" t="s">
+      <x:c r="G29" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="I27" s="0" t="s">
-        <x:v>107</x:v>
+      <x:c r="H29" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="B30" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sample Sheet</vt:lpstr>
       <vt:lpstr>Sample Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>Sample Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>