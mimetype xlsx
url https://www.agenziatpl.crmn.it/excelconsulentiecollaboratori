--- v1 (2026-04-17)
+++ v2 (2026-07-14)
@@ -1,137 +1,176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8e8002d78414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d376e7ed1640859f778856ba9157c5.psmdcp" Id="R7af4b2d665814139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686cd6c3377e4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3bea5d8443b447b82202177051f9be0.psmdcp" Id="R9d36482a9c0647a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nr.</x:t>
   </x:si>
   <x:si>
     <x:t>RIF. Cap. bilancio</x:t>
   </x:si>
   <x:si>
     <x:t>OGGETTO INCARICO</x:t>
   </x:si>
   <x:si>
     <x:t>INCARICATO</x:t>
   </x:si>
   <x:si>
     <x:t>INIZIO</x:t>
   </x:si>
   <x:si>
     <x:t>FINE</x:t>
   </x:si>
   <x:si>
     <x:t>IMPORTO TOTALE IMPEGNATO</x:t>
   </x:si>
   <x:si>
     <x:t>ESTREMI ATTO</x:t>
   </x:si>
   <x:si>
     <x:t>IMPORTO EROGATO</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Incarico di componente dellOrgano di Revisione - Proroga
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dott. Gualerzi Luigi - proroga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/12/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 616,44
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Determina 2026/13
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Amministrazione
 1010103/3
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incarico di Presidente dellOrgano di Revisione
 </x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. GIORGIO GHIDETTI</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2015</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2016</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5.166,67 (*)
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delibera Assemblea 2/2015 Det.Dir. 29/2016 del 30/12/2016
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3.500,00
 </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Componente dellOrgano di Revisione dellAgenzia
 </x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. CATTAFESTA ALESSIA</x:t>
   </x:si>
   <x:si>
     <x:t>13/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delibera Assemblea 2026/03
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Dott. Alessandro Zeni - proroga</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 863,01
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dtermina 2026/13
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>DOTT. MASSIMO MORO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dott. Moro Massimo - proroga</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Determina 2025/13
+</x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. MARCO VOCERI</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incarico di componente dellOrgano di Revisione
 </x:t>
   </x:si>
   <x:si>
     <x:t>DOTT. STEFANO RUBERTI</x:t>
   </x:si>
   <x:si>
     <x:t>22/05/2019</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">20.000,00 (7.000/anno dal 1/4/2016)
 1.750,00  1.750,00  997,26.
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delibera Assemblea 2/2015 Det.Dir. 29/2016 del 30/12/2016
 Det.dir. 2018/41 2019/12 2019/15
@@ -522,78 +561,96 @@
   </x:si>
   <x:si>
     <x:t>22/12/2022</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 7.000,00 (2023)
  7.000,00 (2024)
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">D.Ass. 2022/11 - Det Dir. 2023/10
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3.500,00 (4/12/2023)
 9.339,71 (2/12/2024)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dott. Gualerzi Luigi</x:t>
   </x:si>
   <x:si>
-    <x:t>22/12/2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">5.000,00 (2023)
 5.000,00 (2024)
 5.000,00 (2025)
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 2.500,00 (7/12/2023)
  7.500,00 (2/12/2024)
+ 5.000,00 (27/11/2025)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dott. Zeni Alessandro</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">5.000,00 (14/12/2023)
+    <x:t xml:space="preserve">5.000,00 (2023)
+5.000,00 (2024)
+5.000,00 (2025)
+ 2.224,65 (2025) Determina 2025/18
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 5.000,00 (14/12/2023)
+ 5.000,00 (06/02/2025)
+ 7.224,65 (01/12/2025)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dott. Moro Massimo</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2024</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Determina 2025/18 - Impegno: 5.671,23
+Detremina 2026/16 - Imepegno: 616,44 (proroga)
+</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">D.Ass. 2024/5
+D.Ass. 2026/1 - Proroga
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4.777,27 (26/11/2025)
+893,96 (01/12/2025
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Amministrazione 1100203/6
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Affidamento Incarico di assistenza consulenza legale inerente al CdS per il TPL interurbano di Mantova
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dott. Zani - Studio ZBGM &amp; Partners</x:t>
   </x:si>
   <x:si>
     <x:t>27/10/2023</x:t>
   </x:si>
   <x:si>
     <x:t>31/12/2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Determina 18/2023 - del 27/10/2023
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">14.591,21 (02/04/2024)
@@ -614,50 +671,54 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">49.105,01
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Determina 24/2023 - del 5/12/2023
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1010303/2
 </x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2024</x:t>
   </x:si>
   <x:si>
     <x:t>31/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 3.806,24
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Determina 27/2024 - del 24/12/2024
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 1.268,80 (12/09/2025)
 </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -968,891 +1029,969 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I33"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
-      <x:c r="A2" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="B2" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C2" s="0" t="s">
+      <x:c r="D2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
+      <x:c r="E2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="E2" s="0" t="s">
+      <x:c r="F2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="F2" s="0" t="s">
+      <x:c r="G2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="G2" s="0" t="s">
+      <x:c r="H2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="H2" s="0" t="s">
+      <x:c r="I2" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:9">
+      <x:c r="A3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="I2" s="0" t="s">
+      <x:c r="B3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="B3" s="0" t="s">
+      <x:c r="C3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C3" s="0" t="s">
+      <x:c r="D3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
+      <x:c r="E3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E3" s="0" t="s">
+      <x:c r="F3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="F3" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="B4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="B5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
-      <x:c r="A6" s="0" t="s">
+      <x:c r="B6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:9">
+      <x:c r="B7" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>10</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="F7" s="0" t="s">
+      <x:c r="G7" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="B8" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G7" s="0" t="s">
-[...33 lines deleted...]
-      </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B15" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C19" s="0" t="s">
+      <x:c r="F19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="0" t="s">
+      <x:c r="G19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="0" t="s">
+      <x:c r="H19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H19" s="0" t="s">
+      <x:c r="I19" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
+      <x:c r="H20" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="E22" s="0" t="s">
+      <x:c r="F23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F22" s="0" t="s">
+      <x:c r="G23" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="G22" s="0" t="s">
+      <x:c r="H23" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H22" s="0" t="s">
+      <x:c r="I23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="I22" s="0" t="s">
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="B23" s="0" t="s">
+      <x:c r="C24" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="0" t="s">
+      <x:c r="D24" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="0" t="s">
+      <x:c r="H24" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="0" t="s">
+      <x:c r="I24" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="G23" s="0" t="s">
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="H23" s="0" t="s">
+      <x:c r="B25" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="I23" s="0" t="s">
-[...10 lines deleted...]
-      <x:c r="D24" s="0" t="s">
+      <x:c r="F25" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E24" s="0" t="s">
+      <x:c r="G25" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F24" s="0" t="s">
+      <x:c r="H25" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="G24" s="0" t="s">
+      <x:c r="I25" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="B26" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E26" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="B27" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E27" s="0" t="s">
+      <x:c r="F27" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="B28" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F28" s="0" t="s">
+      <x:c r="H28" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="B29" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C29" s="0" t="s">
+      <x:c r="I29" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="B30" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="B31" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="0" t="s">
+      <x:c r="C31" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F30" s="0" t="s">
+      <x:c r="D31" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G30" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="H30" s="0" t="s">
+      <x:c r="F31" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="I30" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="G31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="B32" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="B33" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sample Sheet</vt:lpstr>
       <vt:lpstr>Sample Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>Sample Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>