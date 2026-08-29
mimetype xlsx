--- v2 (2026-07-14)
+++ v3 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686cd6c3377e4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3bea5d8443b447b82202177051f9be0.psmdcp" Id="R9d36482a9c0647a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra136ad218b0d4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2484e2ad04ff447c9f5b86acd0cc56a6.psmdcp" Id="Rfbefe4bdca5c45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nr.</x:t>
   </x:si>
   <x:si>
     <x:t>RIF. Cap. bilancio</x:t>
   </x:si>
   <x:si>